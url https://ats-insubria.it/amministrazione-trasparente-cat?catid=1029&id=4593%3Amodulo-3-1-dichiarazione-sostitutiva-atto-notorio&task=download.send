--- v0 (2025-10-08)
+++ v1 (2026-05-23)
@@ -1,1038 +1,1829 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C098DB1" w14:textId="77777777" w:rsidR="007C73DB" w:rsidRDefault="00CB79BB">
+    <w:p w14:paraId="0C098DB1" w14:textId="606E202F" w:rsidR="007C73DB" w:rsidRDefault="008F4D47" w:rsidP="008F4D47">
       <w:pPr>
         <w:pStyle w:val="Nessunaspaziatura"/>
         <w:ind w:left="708"/>
-        <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                              </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="658D667C" w14:textId="77777777" w:rsidR="007C73DB" w:rsidRDefault="007C73DB">
       <w:pPr>
         <w:pStyle w:val="Nessunaspaziatura"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CA1A32C" w14:textId="77777777" w:rsidR="007C73DB" w:rsidRPr="003B3C1B" w:rsidRDefault="00CB79BB">
+    <w:p w14:paraId="7CA1A32C" w14:textId="6AE8F86E" w:rsidR="007C73DB" w:rsidRDefault="00CB79BB" w:rsidP="008F4D47">
       <w:pPr>
         <w:pStyle w:val="Nessunaspaziatura"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B3C1B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>DICHIARAZIONE SOSTITUTIVA ATTO NOTORIO</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5FFDC00D" w14:textId="77777777" w:rsidR="007C73DB" w:rsidRPr="003B3C1B" w:rsidRDefault="00CB79BB">
+        <w:t>DICHIARAZIONE SOSTITUTIVA</w:t>
+      </w:r>
+      <w:r w:rsidR="00382F9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B3C1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ATTO NOTORIO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E29FF33" w14:textId="4274673E" w:rsidR="008F4D47" w:rsidRPr="003B3C1B" w:rsidRDefault="008F4D47" w:rsidP="008F4D47">
       <w:pPr>
         <w:pStyle w:val="Nessunaspaziatura"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>RELATIVA A</w:t>
+      </w:r>
+      <w:r w:rsidR="00382F9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>LLA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DOMANDA DI INTEGRAZIONE D</w:t>
+      </w:r>
+      <w:r w:rsidR="00382F9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ELLA COMPOSIZIONE </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC4ABD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>DI EQUIPE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00382F9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PRIVATA AUTORIZZATA </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF6080">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>PER PRIMA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CERTIFICAZIONE DIAGNOSTICA DSA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FFDC00D" w14:textId="130FC6B4" w:rsidR="007C73DB" w:rsidRPr="003B3C1B" w:rsidRDefault="00CB79BB">
+      <w:pPr>
+        <w:pStyle w:val="Nessunaspaziatura"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B3C1B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>(art. 47 D.P.R. n. 445 del 28/12/2000)</w:t>
+        <w:t>(art. 47 D.P.R. n. 445 del 28</w:t>
+      </w:r>
+      <w:r w:rsidR="00A45C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B3C1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidR="00A45C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B3C1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>2000)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24BD904F" w14:textId="77777777" w:rsidR="007C73DB" w:rsidRPr="003B3C1B" w:rsidRDefault="007C73DB">
       <w:pPr>
         <w:pStyle w:val="Nessunaspaziatura"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1755FB85" w14:textId="77777777" w:rsidR="007C73DB" w:rsidRPr="003B3C1B" w:rsidRDefault="007C73DB">
+    <w:p w14:paraId="1755FB85" w14:textId="77777777" w:rsidR="007C73DB" w:rsidRPr="003B3C1B" w:rsidRDefault="007C73DB" w:rsidP="008F4D47">
+      <w:pPr>
+        <w:pStyle w:val="Nessunaspaziatura"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="589EE878" w14:textId="77777777" w:rsidR="007C73DB" w:rsidRPr="003B3C1B" w:rsidRDefault="00CB79BB" w:rsidP="008F4D47">
+      <w:pPr>
+        <w:pStyle w:val="Nessunaspaziatura"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B3C1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Il sottoscritto _____________________nato a _______________ il ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6349248D" w14:textId="77777777" w:rsidR="007C73DB" w:rsidRPr="008F4D47" w:rsidRDefault="00CB79BB" w:rsidP="008F4D47">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4D47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">residente a ___________________ in Via _____________ n. ___________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F8D56B3" w14:textId="77777777" w:rsidR="00AC0C3D" w:rsidRPr="008F4D47" w:rsidRDefault="00AC0C3D" w:rsidP="008F4D47">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4D47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Cell_________________________ mail__________________________________, pec____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="080C10B7" w14:textId="77777777" w:rsidR="007C73DB" w:rsidRPr="003B3C1B" w:rsidRDefault="007C73DB">
+      <w:pPr>
+        <w:pStyle w:val="Nessunaspaziatura"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E0C3DFE" w14:textId="5456FD15" w:rsidR="00D7778D" w:rsidRDefault="00CB79BB" w:rsidP="00D7778D">
+      <w:pPr>
+        <w:pStyle w:val="Nessunaspaziatura"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B3C1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">consapevole delle sanzioni penali previste dall’art. 76 del D.P.R. 445/2000 nel caso di mendaci dichiarazioni, falsità negli atti, uso o esibizione di atti falsi contenenti dati non più rispondenti a verità, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="073F4E58" w14:textId="77777777" w:rsidR="00D7778D" w:rsidRPr="00D7778D" w:rsidRDefault="00D7778D" w:rsidP="00D7778D">
+      <w:pPr>
+        <w:pStyle w:val="Nessunaspaziatura"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15684A09" w14:textId="47465E7E" w:rsidR="007C73DB" w:rsidRPr="00D7778D" w:rsidRDefault="00D7778D" w:rsidP="00D7778D">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Letto e preso atto di quanto contenuto nell’Avviso per l’anno 2026 approvato da ATS Insubria</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CECEB5F" w14:textId="77777777" w:rsidR="007C73DB" w:rsidRPr="003B3C1B" w:rsidRDefault="00CB79BB">
       <w:pPr>
         <w:pStyle w:val="Nessunaspaziatura"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:val="en-GB"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B3C1B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Il sottoscritto _____________________nato a _______________ il ___________</w:t>
-[...53 lines deleted...]
-    <w:p w14:paraId="5CECEB5F" w14:textId="77777777" w:rsidR="007C73DB" w:rsidRPr="003B3C1B" w:rsidRDefault="00CB79BB">
+        <w:t>DICHIARA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="080E8CE2" w14:textId="77777777" w:rsidR="007C73DB" w:rsidRPr="009A430B" w:rsidRDefault="007C73DB">
       <w:pPr>
         <w:pStyle w:val="Nessunaspaziatura"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003B3C1B">
-[...16 lines deleted...]
-    <w:p w14:paraId="313F66C3" w14:textId="17BE1796" w:rsidR="007C73DB" w:rsidRPr="003B3C1B" w:rsidRDefault="00CB79BB">
+    </w:p>
+    <w:p w14:paraId="4FCC6100" w14:textId="77777777" w:rsidR="009A430B" w:rsidRDefault="00CB79BB">
       <w:pPr>
         <w:pStyle w:val="Nessunaspaziatura"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003B3C1B">
+      <w:r w:rsidRPr="009A430B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">di essere già autorizzato all’attività di prima </w:t>
       </w:r>
-      <w:r w:rsidR="008E18F0" w:rsidRPr="003B3C1B">
+      <w:r w:rsidR="008E18F0" w:rsidRPr="009A430B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">certificazione diagnostica </w:t>
       </w:r>
-      <w:r w:rsidRPr="003B3C1B">
-[...41 lines deleted...]
-      <w:r w:rsidR="003B3C1B">
+      <w:r w:rsidRPr="009A430B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>del Disturbo Specifico dell’Apprendimento (DSA</w:t>
+      </w:r>
+      <w:r w:rsidR="006676E1" w:rsidRPr="009A430B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00927087" w:rsidRPr="009A430B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003B3C1B">
-[...6 lines deleted...]
-    <w:p w14:paraId="68560434" w14:textId="77777777" w:rsidR="007C73DB" w:rsidRPr="003B3C1B" w:rsidRDefault="00CB79BB">
+      <w:r w:rsidR="00A41F06" w:rsidRPr="009A430B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>in quanto</w:t>
+      </w:r>
+      <w:r w:rsidR="00E276C8" w:rsidRPr="009A430B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="401A93AD" w14:textId="77777777" w:rsidR="009A430B" w:rsidRDefault="009A430B" w:rsidP="009A430B">
       <w:pPr>
         <w:pStyle w:val="Nessunaspaziatura"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="284"/>
+        <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:i/>
-[...10 lines deleted...]
-    <w:p w14:paraId="46EC3607" w14:textId="77777777" w:rsidR="007C73DB" w:rsidRPr="003B3C1B" w:rsidRDefault="007C73DB">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="347C17A0" w14:textId="6EB20FF1" w:rsidR="00F11574" w:rsidRPr="009A430B" w:rsidRDefault="00E276C8" w:rsidP="009A430B">
       <w:pPr>
         <w:pStyle w:val="Nessunaspaziatura"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="284"/>
+        <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A430B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>(barrare la casistica corrispondente)</w:t>
+      </w:r>
+      <w:r w:rsidR="00F11574" w:rsidRPr="009A430B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="483B6500" w14:textId="77777777" w:rsidR="00E276C8" w:rsidRDefault="00E276C8" w:rsidP="00E276C8">
+      <w:pPr>
+        <w:pStyle w:val="Nessunaspaziatura"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D56D1F6" w14:textId="06375A69" w:rsidR="00E276C8" w:rsidRDefault="00CB79BB" w:rsidP="00AF6080">
+      <w:pPr>
+        <w:pStyle w:val="Nessunaspaziatura"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A430B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">componente </w:t>
+      </w:r>
+      <w:r w:rsidR="00E276C8" w:rsidRPr="009A430B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>di</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A430B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F03293" w:rsidRPr="009A430B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>é</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A430B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">quipe DSA Privata </w:t>
+      </w:r>
+      <w:r w:rsidR="008E18F0" w:rsidRPr="009A430B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A430B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>utorizzata</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A430B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="313F66C3" w14:textId="5B5BCB8B" w:rsidR="007C73DB" w:rsidRPr="00232443" w:rsidRDefault="00CB79BB" w:rsidP="00AF6080">
+      <w:pPr>
+        <w:pStyle w:val="Nessunaspaziatura"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A430B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="6EE17D09" w14:textId="77777777" w:rsidR="007C73DB" w:rsidRPr="003B3C1B" w:rsidRDefault="00CB79BB">
+        <w:t>denominata ______________</w:t>
+      </w:r>
+      <w:r w:rsidR="00E276C8" w:rsidRPr="009A430B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00232443">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="003B3C1B" w:rsidRPr="00232443">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>. identificativo ____________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00232443">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>con sede a _____________</w:t>
+      </w:r>
+      <w:r w:rsidR="003B3C1B" w:rsidRPr="00232443">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00232443">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="003B3C1B" w:rsidRPr="00232443">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00232443">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>indirizzo ____________ tel.____________________ e-mail ___________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68560434" w14:textId="67973072" w:rsidR="007C73DB" w:rsidRPr="009A430B" w:rsidRDefault="00CB79BB" w:rsidP="00AF6080">
+      <w:pPr>
+        <w:pStyle w:val="Nessunaspaziatura"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A430B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">(indicare tutte le </w:t>
+      </w:r>
+      <w:r w:rsidR="00F03293" w:rsidRPr="009A430B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>équipe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A430B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nell’ambito delle quali si svolge</w:t>
+      </w:r>
+      <w:r w:rsidR="00232443">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>/si è svolto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A430B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> attività di prima certificazione DSA);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C040637" w14:textId="77777777" w:rsidR="00E276C8" w:rsidRDefault="00E276C8" w:rsidP="00E276C8">
+      <w:pPr>
+        <w:pStyle w:val="Nessunaspaziatura"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61666AF0" w14:textId="5896D8A0" w:rsidR="00BC4ABD" w:rsidRPr="00D07A0D" w:rsidRDefault="00BC4ABD" w:rsidP="00D07A0D">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC4ABD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">in quiescenza pensione da precedente rapporto di dipendenza presso </w:t>
+      </w:r>
+      <w:r w:rsidR="00D07A0D" w:rsidRPr="00D07A0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>serviz</w:t>
+      </w:r>
+      <w:r w:rsidR="00D07A0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>io</w:t>
+      </w:r>
+      <w:r w:rsidR="00D07A0D" w:rsidRPr="00D07A0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> di Neuropsichiatria dell’Infanzia e dell’Adolescenza pubblic</w:t>
+      </w:r>
+      <w:r w:rsidR="00D07A0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>o/</w:t>
+      </w:r>
+      <w:r w:rsidR="00D07A0D" w:rsidRPr="00D07A0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>privat</w:t>
+      </w:r>
+      <w:r w:rsidR="00D07A0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00D07A0D" w:rsidRPr="00D07A0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> accreditat</w:t>
+      </w:r>
+      <w:r w:rsidR="00D07A0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E8A49F" w14:textId="18E5AC4B" w:rsidR="00E276C8" w:rsidRPr="00FF4179" w:rsidRDefault="00BC4ABD" w:rsidP="00FF4179">
+      <w:pPr>
+        <w:pStyle w:val="Nessunaspaziatura"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:strike/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF4179">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Denominazione</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ente:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4179">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _</w:t>
+      </w:r>
+      <w:r w:rsidR="00E276C8" w:rsidRPr="00FF4179">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>________________________ Servizio/UO</w:t>
+      </w:r>
+      <w:r w:rsidR="00A91051" w:rsidRPr="00FF4179">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00E276C8" w:rsidRPr="00FF4179">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ______________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00E276C8" w:rsidRPr="00FF4179">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>indirizzo Ente: ____________________________, tel. _____________, e-mail ____________</w:t>
+      </w:r>
+      <w:r w:rsidR="00E276C8" w:rsidRPr="00FF4179">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>nel periodo: dal __________ al __________</w:t>
+      </w:r>
+      <w:r w:rsidR="00E276C8" w:rsidRPr="00FF4179">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05922090" w14:textId="486548A6" w:rsidR="00FF4179" w:rsidRPr="00FF4179" w:rsidRDefault="00AF6080" w:rsidP="00FF4179">
+      <w:pPr>
+        <w:pStyle w:val="Nessunaspaziatura"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="700054A1" w14:textId="4D53D08D" w:rsidR="00E276C8" w:rsidRPr="00FF4179" w:rsidRDefault="00E276C8" w:rsidP="00FF4179">
+      <w:pPr>
+        <w:pStyle w:val="Nessunaspaziatura"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF4179">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">(da compilare per ogni Ente presso il quale si è prestato servizio </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF4179" w:rsidRPr="00FF4179">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">di attività di </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4179">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">prima diagnosi DSA); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3836BC01" w14:textId="77777777" w:rsidR="004A44E8" w:rsidRDefault="004A44E8" w:rsidP="009A430B">
+      <w:pPr>
+        <w:pStyle w:val="Nessunaspaziatura"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EE17D09" w14:textId="77777777" w:rsidR="007C73DB" w:rsidRPr="003B3C1B" w:rsidRDefault="00CB79BB" w:rsidP="004D555F">
+      <w:pPr>
+        <w:pStyle w:val="Nessunaspaziatura"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B3C1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">di confermare il mantenimento dell’iscrizione all’Ordine/Albo Professionale: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0799532A" w14:textId="1C3D47E0" w:rsidR="00033664" w:rsidRDefault="00CB79BB" w:rsidP="00BC4ABD">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="66"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC4ABD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>dei Medici</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC4ABD" w:rsidRPr="00BC4ABD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Chirurghi e degli Odontoiatri </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC4ABD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">di________________ </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC4ABD" w:rsidRPr="00BC4ABD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>effettuat</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC4ABD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC4ABD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in data </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC4ABD" w:rsidRPr="00BC4ABD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">__________ </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC4ABD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D44B6A7" w14:textId="73A9F5D3" w:rsidR="00BC4ABD" w:rsidRPr="00BC4ABD" w:rsidRDefault="00BC4ABD" w:rsidP="00BC4ABD">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC4ABD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Specialità _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BCB4E88" w14:textId="3D98B8FA" w:rsidR="007C73DB" w:rsidRPr="003B3C1B" w:rsidRDefault="00CB79BB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="284" w:firstLine="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B3C1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>󠄀</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B3C1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B3C1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">degli Psicologi di___________ </w:t>
+      </w:r>
+      <w:r w:rsidR="008E18F0" w:rsidRPr="003B3C1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>all’Albo A</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC4ABD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> effettuata </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC4ABD" w:rsidRPr="003B3C1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B3C1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> data ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="384F360D" w14:textId="58EB2E9E" w:rsidR="00E43F1B" w:rsidRDefault="00CB79BB" w:rsidP="00E43F1B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="284" w:firstLine="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B3C1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>󠄀</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B3C1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B3C1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dei TSRM PSTRP </w:t>
+      </w:r>
+      <w:r w:rsidR="00F03293">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B3C1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Albo Logopedisti di_______________ </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC4ABD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">effettuata </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B3C1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>in data ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CAC3F53" w14:textId="77777777" w:rsidR="00E43F1B" w:rsidRDefault="00E43F1B" w:rsidP="00E43F1B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D1F5067" w14:textId="77777777" w:rsidR="00D63ADB" w:rsidRPr="003B3C1B" w:rsidRDefault="00D63ADB" w:rsidP="00E43F1B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C543476" w14:textId="129062E9" w:rsidR="00E43F1B" w:rsidRPr="003B3C1B" w:rsidRDefault="00E43F1B" w:rsidP="00F03293">
       <w:pPr>
         <w:pStyle w:val="Nessunaspaziatura"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B3C1B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">di confermare il mantenimento dell’iscrizione all’Ordine/Albo Professionale: </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5B86C1F2" w14:textId="77777777" w:rsidR="007C73DB" w:rsidRPr="003B3C1B" w:rsidRDefault="00CB79BB">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">che svolgerà l’attività </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00040BF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>oggetto del</w:t>
+      </w:r>
+      <w:r w:rsidR="00E41EEB" w:rsidRPr="00040BF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>la presente richiesta</w:t>
+      </w:r>
+      <w:r w:rsidR="00E41EEB" w:rsidRPr="003B3C1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> presso</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B3C1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="356D5089" w14:textId="7135145E" w:rsidR="00E43F1B" w:rsidRPr="003B3C1B" w:rsidRDefault="00E43F1B" w:rsidP="00AF6080">
+      <w:pPr>
+        <w:pStyle w:val="Nessunaspaziatura"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B3C1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lo Studio Professionale sito a </w:t>
+      </w:r>
+      <w:r w:rsidR="003B3C1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>___________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B3C1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in Via</w:t>
+      </w:r>
+      <w:r w:rsidR="003B3C1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ____________________________       telefono_____________________</w:t>
+      </w:r>
+      <w:r w:rsidR="006411EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF6080">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006411EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>indirizzo</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF6080">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003B3C1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>mail ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34207098" w14:textId="77777777" w:rsidR="003B3C1B" w:rsidRDefault="00E43F1B" w:rsidP="00AF6080">
+      <w:pPr>
+        <w:pStyle w:val="Nessunaspaziatura"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B3C1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>per il quale è stata già presentata la “Comunicazione di I</w:t>
+      </w:r>
+      <w:r w:rsidR="003B3C1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>nizio Attività” ad ATS ___________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B3C1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in data </w:t>
+      </w:r>
+      <w:r w:rsidR="003B3C1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>_______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A18781C" w14:textId="0768D457" w:rsidR="004D555F" w:rsidRDefault="00E43F1B" w:rsidP="00983AE3">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B3C1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B3C1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003B3C1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E9EBA30" w14:textId="2E015CD3" w:rsidR="003B3C1B" w:rsidRPr="003B3C1B" w:rsidRDefault="00E43F1B" w:rsidP="00D07A0D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="284" w:firstLine="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B3C1B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>󠄀</w:t>
-[...118 lines deleted...]
-      <w:pPr>
+        <w:t>ovvero</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B56F6E6" w14:textId="55EEFCE2" w:rsidR="00E43F1B" w:rsidRPr="00AF6080" w:rsidRDefault="00E43F1B" w:rsidP="00AF6080">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="2C543476" w14:textId="259CD793" w:rsidR="00E43F1B" w:rsidRPr="003B3C1B" w:rsidRDefault="00E43F1B" w:rsidP="00E43F1B">
+      <w:r w:rsidRPr="00AF6080">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la Struttura Sanitaria denominata </w:t>
+      </w:r>
+      <w:r w:rsidR="003B3C1B" w:rsidRPr="00AF6080">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>______________________sita a ___________________in Via _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="724A8EB9" w14:textId="6562AAEF" w:rsidR="00E43F1B" w:rsidRPr="003B3C1B" w:rsidRDefault="00AF6080" w:rsidP="00AF6080">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:ind w:left="284" w:firstLine="424"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003B3C1B">
-[...34 lines deleted...]
-    <w:p w14:paraId="356D5089" w14:textId="72E6DEEA" w:rsidR="00E43F1B" w:rsidRPr="003B3C1B" w:rsidRDefault="00E43F1B" w:rsidP="00E43F1B">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43F1B" w:rsidRPr="003B3C1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>elefono</w:t>
+      </w:r>
+      <w:r w:rsidR="003B3C1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _______________________indirizzo mail _____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="056619AF" w14:textId="154491E8" w:rsidR="0005631B" w:rsidRPr="003B3C1B" w:rsidRDefault="00E41EEB" w:rsidP="00F03293">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B3C1B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">□ lo Studio Professionale sito a </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF6080">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E43F1B" w:rsidRPr="003B3C1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">già in possesso di autorizzazione sanitaria/SCIA - rif. n. </w:t>
       </w:r>
       <w:r w:rsidR="003B3C1B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>___________</w:t>
-[...26 lines deleted...]
-    <w:p w14:paraId="34207098" w14:textId="77777777" w:rsidR="003B3C1B" w:rsidRDefault="00E43F1B" w:rsidP="00E43F1B">
+        <w:t>____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0850F404" w14:textId="77777777" w:rsidR="00AF6080" w:rsidRDefault="00AF6080" w:rsidP="00F03293">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003B3C1B">
-[...24 lines deleted...]
-    <w:p w14:paraId="3DB75E0E" w14:textId="25D33EE4" w:rsidR="00E43F1B" w:rsidRPr="003B3C1B" w:rsidRDefault="00E43F1B" w:rsidP="00E43F1B">
+    </w:p>
+    <w:p w14:paraId="177ECDC2" w14:textId="029E2729" w:rsidR="0005631B" w:rsidRDefault="0005631B" w:rsidP="00F03293">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B3C1B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:ind w:left="284" w:firstLine="142"/>
+        <w:t xml:space="preserve"> (in caso di attività svolta in più sede, inserire i dati per ciascuna sede)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F541910" w14:textId="77777777" w:rsidR="00A91051" w:rsidRDefault="00A91051" w:rsidP="009A430B">
+      <w:pPr>
+        <w:pStyle w:val="Nessunaspaziatura"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003B3C1B">
-[...121 lines deleted...]
-    <w:p w14:paraId="3C8B31D5" w14:textId="38E4CA35" w:rsidR="007C73DB" w:rsidRPr="003B3C1B" w:rsidRDefault="00CB79BB" w:rsidP="00E43F1B">
+    </w:p>
+    <w:p w14:paraId="4EB5380C" w14:textId="76C5A909" w:rsidR="009A430B" w:rsidRPr="009A430B" w:rsidRDefault="00A91051" w:rsidP="00D07A0D">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:tabs>
-[...3 lines deleted...]
-        <w:ind w:hanging="720"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003B3C1B">
-[...29 lines deleted...]
-        <w:ind w:left="142"/>
+      <w:r w:rsidRPr="009A430B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">di </w:t>
+      </w:r>
+      <w:r w:rsidR="009A430B" w:rsidRPr="009A430B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">non </w:t>
+      </w:r>
+      <w:r w:rsidR="009A430B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>avere in atto alcun rapporto di lavoro dipendente o di collaborazione</w:t>
+      </w:r>
+      <w:r w:rsidR="00232443">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> professionale</w:t>
+      </w:r>
+      <w:r w:rsidR="009A430B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> incompatibile con la presente dichiarazione;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B36E84A" w14:textId="77777777" w:rsidR="00F03293" w:rsidRDefault="00F03293" w:rsidP="00F03293">
+      <w:pPr>
+        <w:pStyle w:val="Nessunaspaziatura"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003B3C1B">
-[...124 lines deleted...]
-      <w:pPr>
+    </w:p>
+    <w:p w14:paraId="45E6FA62" w14:textId="20DB443C" w:rsidR="007C73DB" w:rsidRPr="00F03293" w:rsidRDefault="00CB79BB" w:rsidP="00F03293">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003B3C1B">
-[...4 lines deleted...]
-        <w:t>di aver preso visione e condividere il protocollo operativo relativo all’iter valutativo per il rilascio della prima certificazione ed alla composizione del pacchetto base, adottato dall’equipe.</w:t>
+      <w:r w:rsidRPr="00F03293">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">di aver preso visione e </w:t>
+      </w:r>
+      <w:r w:rsidR="008F4D47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">di </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F03293">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>condividere il protocollo operativo relativo all’iter valutativo per il rilascio della prima certificazione ed alla composizione del pacchetto base, adottato dall’</w:t>
+      </w:r>
+      <w:r w:rsidR="00F03293" w:rsidRPr="00F03293">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>équipe</w:t>
+      </w:r>
+      <w:r w:rsidR="00D07A0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in cui chiede di essere inserito. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08FBA9ED" w14:textId="77777777" w:rsidR="00913A36" w:rsidRPr="003B3C1B" w:rsidRDefault="00913A36" w:rsidP="00913A36">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="768715AA" w14:textId="6E185E1B" w:rsidR="00913A36" w:rsidRPr="003B3C1B" w:rsidRDefault="00913A36" w:rsidP="00913A36">
+    <w:p w14:paraId="768715AA" w14:textId="76806C58" w:rsidR="00913A36" w:rsidRDefault="00913A36" w:rsidP="00913A36">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B3C1B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Il sottoscritto prende atto che ogni comunicazione relativa alla domanda di integrazione verrà effettuata unicamente attraverso la PEC indicata dall’équipe di riferimento.</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t>Il sottoscritto prende atto che ogni comunicazione relativa alla domanda di integrazione</w:t>
+      </w:r>
+      <w:r w:rsidR="008F4D47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> di equipe </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC4ABD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>privata autorizzata per prima certificazione</w:t>
+      </w:r>
+      <w:r w:rsidR="008F4D47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> diagnostica DSA, di cui la presente dichiarazione fa parte,</w:t>
+      </w:r>
       <w:r w:rsidRPr="003B3C1B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Il sottoscritto prende altresì atto che i dati relativi alla sede in cui svolge l’attività di cui al punto 3) saranno pubblicati nell’elenco sul sito di ATS </w:t>
-[...5 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:t xml:space="preserve"> verrà effettuata unicamente attraverso la PEC</w:t>
+      </w:r>
+      <w:r w:rsidR="008F4D47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del referente/Legale Rappresentante dell’Equipe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B3C1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55290939" w14:textId="292AA88C" w:rsidR="00232443" w:rsidRPr="003B3C1B" w:rsidRDefault="00232443" w:rsidP="00913A36">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Il sottoscritto prende altresì atto che i dati relativi alla sede di cui al punto 3 saranno pubblicati sul sito di ATS </w:t>
+      </w:r>
+      <w:r w:rsidR="002D66DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Insubria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F469745" w14:textId="20F94613" w:rsidR="00A45C42" w:rsidRPr="00E046B6" w:rsidRDefault="00A45C42" w:rsidP="00A45C42">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003B3C1B">
-[...5 lines deleted...]
-      <w:r w:rsidR="00A81D99">
+      <w:bookmarkStart w:id="0" w:name="_Hlk195601306"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk195601338"/>
+      <w:r w:rsidRPr="00E046B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ai sensi dell'art. 13 del D.Lgs 196/2003 e ai sensi dell’art. 13 GDRP 679/16 “Regolamento europeo sulla protezione dei dati personali”, il/la sottoscritto/a autorizza </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00131A76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ATS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D61253">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Insubria</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:r w:rsidRPr="00E046B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> al trattamento dei dati personali forniti e alla pubblicazione sul sito dell'Agenzia degli stessi, per le sole finalità individuate dalle </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E046B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ote </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E046B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">egionali prot. n. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E046B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>1.2013.0006315 del 21</w:t>
+      </w:r>
+      <w:r w:rsidR="00B93139">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E046B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>02</w:t>
+      </w:r>
+      <w:r w:rsidR="00B93139">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E046B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>2013 e prot. n. H1.2013.0009534</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E046B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>del 25</w:t>
+      </w:r>
+      <w:r w:rsidR="00B93139">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E046B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>03</w:t>
+      </w:r>
+      <w:r w:rsidR="00B93139">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E046B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>2013, ovvero per la costituzione in ogni ATS di elenchi, a valore regionale, in cui vengano iscritti i soggetti autorizzati a effettuare attività di prima certificazione diagnostica di Disturbo Specifico dell'Apprendimento secondo quanto previsto dalla L</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>egge</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E046B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>n.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E046B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>170/2010 e dalla L</w:t>
+      </w:r>
+      <w:r w:rsidR="00B93139">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">egge </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E046B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="00B93139">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>egionale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E046B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> n.17/2019</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="003B3C1B">
-[...5 lines deleted...]
-    </w:p>
+      <w:r w:rsidRPr="00E046B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p w14:paraId="574B742F" w14:textId="77777777" w:rsidR="007C73DB" w:rsidRPr="003B3C1B" w:rsidRDefault="007C73DB">
       <w:pPr>
         <w:pStyle w:val="Nessunaspaziatura"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04B50A6A" w14:textId="77777777" w:rsidR="007C73DB" w:rsidRPr="003B3C1B" w:rsidRDefault="007C73DB">
       <w:pPr>
         <w:pStyle w:val="Nessunaspaziatura"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="305D4818" w14:textId="77777777" w:rsidR="007C73DB" w:rsidRPr="003B3C1B" w:rsidRDefault="00CB79BB">
       <w:pPr>
         <w:pStyle w:val="Nessunaspaziatura"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -1135,144 +1926,145 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="772C4FAE" w14:textId="77777777" w:rsidR="007C73DB" w:rsidRPr="003B3C1B" w:rsidRDefault="007C73DB">
       <w:pPr>
         <w:pStyle w:val="Nessunaspaziatura"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79F9B1BB" w14:textId="77777777" w:rsidR="007C73DB" w:rsidRPr="003B3C1B" w:rsidRDefault="007C73DB">
       <w:pPr>
         <w:pStyle w:val="Nessunaspaziatura"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B2445F2" w14:textId="0F0B803D" w:rsidR="007C73DB" w:rsidRPr="003B3C1B" w:rsidRDefault="00CB79BB">
+    <w:p w14:paraId="7B2445F2" w14:textId="19A85116" w:rsidR="007C73DB" w:rsidRPr="003B3C1B" w:rsidRDefault="00CB79BB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C56590">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">All.: </w:t>
       </w:r>
       <w:r w:rsidRPr="00C56590">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Fotocopia in carta semplice di un documento di identità</w:t>
       </w:r>
       <w:r w:rsidR="00A63928" w:rsidRPr="00C56590">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> in corso di validità</w:t>
       </w:r>
       <w:r w:rsidR="003D2B64" w:rsidRPr="00C56590">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>, in caso di firma aut</w:t>
       </w:r>
       <w:r w:rsidR="008E2151" w:rsidRPr="00C56590">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ografa. Non allegare documento </w:t>
       </w:r>
       <w:r w:rsidR="003D2B64" w:rsidRPr="00C56590">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>se il Mod. 3.1. viene firmato digitalmente.</w:t>
+        <w:t>se il Mod. 3.1 viene firmato digitalmente.</w:t>
       </w:r>
       <w:r w:rsidR="00A63928" w:rsidRPr="003B3C1B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="007C73DB" w:rsidRPr="003B3C1B">
       <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1134" w:bottom="1134" w:left="1134" w:header="708" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="79B8756B" w14:textId="77777777" w:rsidR="00502075" w:rsidRDefault="00502075">
+    <w:p w14:paraId="5B2BEF11" w14:textId="77777777" w:rsidR="00C22082" w:rsidRDefault="00C22082">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4E6BF521" w14:textId="77777777" w:rsidR="00502075" w:rsidRDefault="00502075">
+    <w:p w14:paraId="0E6AA3C0" w14:textId="77777777" w:rsidR="00C22082" w:rsidRDefault="00C22082">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -1303,93 +2095,194 @@
   <w:font w:name="Liberation Sans">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Microsoft YaHei">
     <w:panose1 w:val="020B0503020204020204"/>
     <w:charset w:val="86"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="2068529540"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr/>
+    <w:sdtContent>
+      <w:p w14:paraId="0FFE3930" w14:textId="29FFB3AE" w:rsidR="00A45C42" w:rsidRDefault="00A45C42">
+        <w:pPr>
+          <w:pStyle w:val="Pidipagina"/>
+          <w:jc w:val="right"/>
+        </w:pPr>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="6AF6CFA9" w14:textId="77777777" w:rsidR="00F03293" w:rsidRDefault="00F03293">
+    <w:pPr>
+      <w:pStyle w:val="Pidipagina"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="55D3B970" w14:textId="77777777" w:rsidR="00502075" w:rsidRDefault="00502075">
+    <w:p w14:paraId="46ECF463" w14:textId="77777777" w:rsidR="00C22082" w:rsidRDefault="00C22082">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1651B5BE" w14:textId="77777777" w:rsidR="00502075" w:rsidRDefault="00502075">
+    <w:p w14:paraId="3E2FC2D1" w14:textId="77777777" w:rsidR="00C22082" w:rsidRDefault="00C22082">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="3AD6AB0D" w14:textId="158FBB80" w:rsidR="007C73DB" w:rsidRDefault="007C44A0">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="58326B9F" w14:textId="3AD5D249" w:rsidR="00BD4EE4" w:rsidRPr="00BD4EE4" w:rsidRDefault="00BD4EE4" w:rsidP="00AC0C3D">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="9638"/>
+        <w:tab w:val="right" w:pos="9498"/>
+      </w:tabs>
+      <w:spacing w:after="0"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00BD4EE4">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+      <w:t>Modulo 3.1</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="34C3F4D2" w14:textId="18B30EBE" w:rsidR="00BD4EE4" w:rsidRDefault="00D7778D" w:rsidP="00AC0C3D">
+    <w:pPr>
+      <w:pStyle w:val="Intestazione"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="9638"/>
+        <w:tab w:val="right" w:pos="9498"/>
+      </w:tabs>
+      <w:spacing w:after="0"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="00B0F0"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
     </w:pPr>
     <w:r>
-      <w:t>Modulo 3.1</w:t>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="00B0F0"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>AVVISO 2026</w:t>
     </w:r>
-    <w:r w:rsidR="0087350D">
-[...1 lines deleted...]
-    </w:r>
+  </w:p>
+  <w:p w14:paraId="20ADD5F6" w14:textId="77777777" w:rsidR="00D7778D" w:rsidRPr="00AC0C3D" w:rsidRDefault="00D7778D" w:rsidP="00AC0C3D">
+    <w:pPr>
+      <w:pStyle w:val="Intestazione"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="9638"/>
+        <w:tab w:val="right" w:pos="9498"/>
+      </w:tabs>
+      <w:spacing w:after="0"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="00B0F0"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02F22C34"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="243EAB1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="1004" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
@@ -1587,50 +2480,163 @@
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1E763DDD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="07047C78"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="20867514"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="931E7F0C"/>
     <w:lvl w:ilvl="0" w:tplc="0410000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1146" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1866" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0410001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -1672,51 +2678,277 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5466" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04100019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6186" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0410001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6906" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="22DC0CB3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="35AED34A"/>
+    <w:lvl w:ilvl="0" w:tplc="1D102EAC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="246D2120"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8626EBAC"/>
+    <w:lvl w:ilvl="0" w:tplc="0410000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1140" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1860" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2580" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3300" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4020" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4740" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5460" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6180" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6900" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="373241C3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3D148AC2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
@@ -1785,51 +3017,589 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39553683"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3BC2F2D6"/>
+    <w:lvl w:ilvl="0" w:tplc="1D102EAC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B2C25E5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BE5077FC"/>
+    <w:lvl w:ilvl="0" w:tplc="1D102EAC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04100005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04100001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04100005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04100001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04100005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="526701A9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="582AB3FE"/>
+    <w:lvl w:ilvl="0" w:tplc="1D102EAC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5510110A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C5829C6C"/>
+    <w:lvl w:ilvl="0" w:tplc="1D102EAC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04100005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04100001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04100005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04100001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04100005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55393AD2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7228EDF6"/>
+    <w:lvl w:ilvl="0" w:tplc="0410000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0410000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0410000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F0F13E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ED16F3C4"/>
     <w:lvl w:ilvl="0" w:tplc="1D102EAC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1140" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1860" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1898,51 +3668,51 @@
     <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6180" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6900" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64DE5CF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6122EF5A"/>
     <w:lvl w:ilvl="0" w:tplc="0410000F">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0410001B" w:tentative="1">
@@ -1987,51 +3757,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04100019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0410001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65856C92"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5238C1DE"/>
+    <w:lvl w:ilvl="0" w:tplc="1D102EAC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71DB1BED"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2F949350"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
@@ -2126,173 +4009,281 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="327288325">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="756294139">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="3" w16cid:durableId="328558665">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1338966456">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="2044554728">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="632055946">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="7" w16cid:durableId="1034579459">
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="8" w16cid:durableId="181863592">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="687755740">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1128668403">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1127359063">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1485732020">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1569849802">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="500048308">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="15" w16cid:durableId="1546747074">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="6">
-[...3 lines deleted...]
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="16" w16cid:durableId="1364407130">
+    <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007C73DB"/>
+    <w:rsid w:val="00001E58"/>
+    <w:rsid w:val="00014718"/>
+    <w:rsid w:val="00020386"/>
     <w:rsid w:val="00033664"/>
+    <w:rsid w:val="00040BF2"/>
+    <w:rsid w:val="000412E0"/>
     <w:rsid w:val="0005631B"/>
+    <w:rsid w:val="000E2CB7"/>
     <w:rsid w:val="001217E1"/>
+    <w:rsid w:val="001317AA"/>
+    <w:rsid w:val="00147978"/>
+    <w:rsid w:val="001F43FF"/>
     <w:rsid w:val="00217D31"/>
+    <w:rsid w:val="00232443"/>
+    <w:rsid w:val="00244E1C"/>
     <w:rsid w:val="002558E4"/>
+    <w:rsid w:val="002820E0"/>
+    <w:rsid w:val="00294648"/>
     <w:rsid w:val="002B6B6A"/>
+    <w:rsid w:val="002D66DE"/>
+    <w:rsid w:val="00311212"/>
+    <w:rsid w:val="00382F9C"/>
     <w:rsid w:val="003B3C1B"/>
+    <w:rsid w:val="003D27E9"/>
     <w:rsid w:val="003D2B64"/>
     <w:rsid w:val="004217E7"/>
+    <w:rsid w:val="0043329B"/>
+    <w:rsid w:val="00441F86"/>
+    <w:rsid w:val="004A44E8"/>
+    <w:rsid w:val="004D555F"/>
     <w:rsid w:val="00502075"/>
+    <w:rsid w:val="00571790"/>
+    <w:rsid w:val="00581FE4"/>
     <w:rsid w:val="005C61BB"/>
+    <w:rsid w:val="005E025A"/>
+    <w:rsid w:val="006070DA"/>
     <w:rsid w:val="006411EB"/>
+    <w:rsid w:val="006676E1"/>
+    <w:rsid w:val="006819CE"/>
+    <w:rsid w:val="00716C1B"/>
+    <w:rsid w:val="007273A9"/>
+    <w:rsid w:val="00734B3A"/>
+    <w:rsid w:val="00747403"/>
+    <w:rsid w:val="00752BDC"/>
     <w:rsid w:val="007C44A0"/>
     <w:rsid w:val="007C73DB"/>
+    <w:rsid w:val="00811F44"/>
+    <w:rsid w:val="00812D50"/>
+    <w:rsid w:val="00845D13"/>
+    <w:rsid w:val="00861809"/>
+    <w:rsid w:val="00863A4E"/>
     <w:rsid w:val="0087350D"/>
+    <w:rsid w:val="008748CF"/>
+    <w:rsid w:val="008A07AC"/>
     <w:rsid w:val="008E18F0"/>
     <w:rsid w:val="008E2151"/>
+    <w:rsid w:val="008F4D47"/>
     <w:rsid w:val="00913A36"/>
+    <w:rsid w:val="00927087"/>
+    <w:rsid w:val="0092787D"/>
     <w:rsid w:val="00940557"/>
     <w:rsid w:val="00963CD7"/>
+    <w:rsid w:val="00983AE3"/>
+    <w:rsid w:val="009911F0"/>
+    <w:rsid w:val="009A430B"/>
+    <w:rsid w:val="009E1756"/>
+    <w:rsid w:val="00A41F06"/>
+    <w:rsid w:val="00A45526"/>
+    <w:rsid w:val="00A45C42"/>
     <w:rsid w:val="00A63928"/>
-    <w:rsid w:val="00A81D99"/>
+    <w:rsid w:val="00A64097"/>
+    <w:rsid w:val="00A655C1"/>
+    <w:rsid w:val="00A67BE9"/>
+    <w:rsid w:val="00A91051"/>
+    <w:rsid w:val="00A9160A"/>
+    <w:rsid w:val="00AC0C3D"/>
+    <w:rsid w:val="00AC150F"/>
+    <w:rsid w:val="00AF6080"/>
+    <w:rsid w:val="00B93139"/>
+    <w:rsid w:val="00BC4ABD"/>
+    <w:rsid w:val="00BD4EE4"/>
+    <w:rsid w:val="00C173E8"/>
+    <w:rsid w:val="00C22082"/>
     <w:rsid w:val="00C56590"/>
     <w:rsid w:val="00CB79BB"/>
+    <w:rsid w:val="00CF45A6"/>
+    <w:rsid w:val="00D07A0D"/>
+    <w:rsid w:val="00D55A46"/>
+    <w:rsid w:val="00D61253"/>
+    <w:rsid w:val="00D63ADB"/>
+    <w:rsid w:val="00D7778D"/>
+    <w:rsid w:val="00DA656F"/>
+    <w:rsid w:val="00E1467C"/>
     <w:rsid w:val="00E21C65"/>
+    <w:rsid w:val="00E276C8"/>
     <w:rsid w:val="00E41EEB"/>
     <w:rsid w:val="00E43F1B"/>
+    <w:rsid w:val="00EC41A4"/>
+    <w:rsid w:val="00ED4307"/>
+    <w:rsid w:val="00F03293"/>
+    <w:rsid w:val="00F11574"/>
+    <w:rsid w:val="00F150C5"/>
+    <w:rsid w:val="00F217EF"/>
     <w:rsid w:val="00F35A51"/>
+    <w:rsid w:val="00F53B71"/>
     <w:rsid w:val="00F55BFE"/>
     <w:rsid w:val="00F6697C"/>
+    <w:rsid w:val="00F83DA4"/>
+    <w:rsid w:val="00FE51E0"/>
+    <w:rsid w:val="00FF4179"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT" w:eastAsia="" w:bidi=""/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="40B397E2"/>
   <w15:docId w15:val="{2E2D6870-0A01-4C06-8642-CF76E6B3D4D0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="it-IT" w:eastAsia="it-IT" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 2" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 3" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 4" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 5" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 6" w:locked="1" w:uiPriority="0"/>
@@ -2336,52 +4327,52 @@
     <w:lsdException w:name="Title" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:locked="1" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:locked="1" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2620,50 +4611,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normale">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="009E70F0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Carpredefinitoparagrafo">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabellanormale">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
@@ -2852,62 +4848,86 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormaleWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normale"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00954187"/>
     <w:pPr>
       <w:spacing w:beforeAutospacing="1" w:after="142"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="it-IT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num5z4">
     <w:name w:val="WW8Num5z4"/>
     <w:qFormat/>
     <w:rsid w:val="00E43F1B"/>
   </w:style>
+  <w:style w:type="character" w:styleId="Enfasigrassetto">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:locked/>
+    <w:rsid w:val="00E276C8"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Enfasicorsivo">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:locked/>
+    <w:rsid w:val="00E276C8"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3162,52 +5182,52 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x01010058D107B290969E47975495346A2083C7" ma:contentTypeVersion="18" ma:contentTypeDescription="Creare un nuovo documento." ma:contentTypeScope="" ma:versionID="3486479c5abab8a4ba558a00467b92d2">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="09b2e6ce-c0db-48f6-9fb0-7516df38cded" xmlns:ns3="fed67dbc-5488-4a8a-a7be-8450b7ec1c6d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="414a0f9a975d282d23f6fbe3932bd805" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x01010058D107B290969E47975495346A2083C7" ma:contentTypeVersion="18" ma:contentTypeDescription="Creare un nuovo documento." ma:contentTypeScope="" ma:versionID="517bed7ceff0054a4a2cb55183710cbb">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="09b2e6ce-c0db-48f6-9fb0-7516df38cded" xmlns:ns3="fed67dbc-5488-4a8a-a7be-8450b7ec1c6d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="234eb6ea57d136dd5a7e4b4b65c53f4a" ns2:_="" ns3:_="">
     <xsd:import namespace="09b2e6ce-c0db-48f6-9fb0-7516df38cded"/>
     <xsd:import namespace="fed67dbc-5488-4a8a-a7be-8450b7ec1c6d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -3417,143 +5437,137 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="fed67dbc-5488-4a8a-a7be-8450b7ec1c6d" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="09b2e6ce-c0db-48f6-9fb0-7516df38cded">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{16539E2B-AAFF-45DA-A706-5CC4C8132475}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9E4D7E5C-F44D-4AA4-8FC3-1EC890F9FFCB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="09b2e6ce-c0db-48f6-9fb0-7516df38cded"/>
     <ds:schemaRef ds:uri="fed67dbc-5488-4a8a-a7be-8450b7ec1c6d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2AC3530F-B2AE-4687-AE00-67C8A22D20AB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="fed67dbc-5488-4a8a-a7be-8450b7ec1c6d"/>
+    <ds:schemaRef ds:uri="09b2e6ce-c0db-48f6-9fb0-7516df38cded"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FFCF9CC-CA9B-4A9A-907F-0F399544D780}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>584</Words>
-  <Characters>3332</Characters>
+  <Words>711</Words>
+  <Characters>4053</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>27</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>33</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>ASL Milano</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3909</CharactersWithSpaces>
+  <CharactersWithSpaces>4755</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Martignoni Viviana</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>it-IT</dc:language>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010058D107B290969E47975495346A2083C7</vt:lpwstr>